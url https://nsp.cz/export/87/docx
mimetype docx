--- v4 (2026-08-25)
+++ v5 (2026-11-06)
@@ -6,279 +6,304 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc1"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Sklářský inženýr výzkumný a vývojový pracovník</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sklářský inženýr výzkumný a vývojový pracovník řídí tvůrčím způsobem využívání nových vědeckých poznatků či teorií při vývoji nových výrobků a technologií v oblasti sklářství.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odborný směr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sklářská, keramická výroba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odborný podsměr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">výroba a zušlechťování skla</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kvalifikační úroveň:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magisterský studijní program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternativní názvy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Product engineer, Manažer výzkumu a vývoje, Research and development engineer, Research and development manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nadřízené povolání:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sklářský inženýr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Příbuzné specializace:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sklářský inženýr výzkumný a vývojový pracovník, Sklářský inženýr dispečer, Sklářský inženýr technický manažer, Sklářský inženýr výroby a zpracování skleněného vlákna, Sklářský inženýr technolog, Sklářský inženýr manažer provozu, Sklářský inženýr pracovník řízení jakosti, Sklářský inženýr normovač</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulovaná jednotka práce:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Pracovní činnosti</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řízení výzkumné a vývojové činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studium nejnovějších vědeckých a technických teorií a nových technických řešení.</w:t>
       </w:r>
     </w:p>
@@ -301,1513 +326,1617 @@
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpracovávání odborných stanovisek a posudků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení příslušné dokumentace.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>CZ-ISCO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chemičtí inženýři ve výzkumu a vývoji a specialisté v příbuzných oborech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chemičtí inženýři a specialisté v příbuzných oborech</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc5"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Chemičtí inženýři a specialisté v příbuzných oborech (CZ-ISCO 2145)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mzdová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Od</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Od</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48 045 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">80 978 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">133 954 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53 787 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">79 911 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">121 622 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50 969 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">75 383 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">102 010 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53 892 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">78 633 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">124 522 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54 532 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">84 752 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">117 525 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45 559 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">68 770 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">110 776 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50 922 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">63 024 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">96 302 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55 002 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">76 862 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">122 731 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47 624 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">66 234 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">107 239 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45 501 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">62 020 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">101 758 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46 013 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">65 744 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">100 989 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián za ČR celkem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CZ-ISCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mzdová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemičtí inženýři a specialisté v příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">72 086 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemičtí inženýři ve výzkumu a vývoji a specialisté v příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">66 816 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód podskupiny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název podskupiny v ESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URL - podskupiny v ESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemičtí inženýři a specialisté v příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://data.europa.eu/esco/isco/C2145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Určení míry výskytu faktorů, které mohou ovlivnit zdraví při práci vychází z druhu práce vykonávané na pracovišti. Faktory se zařazují do čtyř kategorií dle míry zdravotního rizika a jeho vlivu na zdraví. O zařazení prací do třetí nebo čtvrté kategorie rozhoduje příslušný orgán ochrany veřejného zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1855,3246 +1984,3439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Stupeň zátěže (vysoká míra zdravotního rizika) - Úroveň zátěže vysoce překračuje stanovené limitní hodnoty expozice, na pracovištích musí být dodržován soubor preventivních opatření, častěji dochází k poškození zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc9"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>Kvalifikace k výkonu povolání</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc10"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
         <w:t>Školní vzdělání</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc10"/>
+      <w:r>
+        <w:t>Nejvhodnější školní přípravu poskytují obory:</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="5000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:jc w:val="start"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="50" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="80" w:type="dxa"/>
+          <w:left w:w="80" w:type="dxa"/>
+          <w:right w:w="80" w:type="dxa"/>
+          <w:bottom w:w="80" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Typ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Název</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kód</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KKOV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magisterský studijní program ve skupině oborů technická chemie a chemie silikátů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28xxT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc11"/>
       <w:r>
-        <w:t>Nejvhodnější školní přípravu poskytují obory:</w:t>
+        <w:t>Vhodnou školní přípravu poskytují také obory:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KKOV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magisterský studijní program v oboru aplikované vědy v inženýrství</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3901T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KKOV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magisterský studijní program ve skupině oborů technická chemie a chemie silikátů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28xxT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KKOV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magisterský studijní program ve skupině oborů chemické obory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14xxT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading4"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
-        <w:t>Vhodnou školní přípravu poskytují také obory:</w:t>
+        <w:t>Kompetenční požadavky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc13"/>
+      <w:r>
+        <w:t>Odborné dovednosti</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
-        <w:gridCol w:w="5000" w:type="dxa"/>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Typ</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5000" w:type="dxa"/>
+              <w:t xml:space="preserve">Kód</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kód</w:t>
-[...128 lines deleted...]
-              <w:t xml:space="preserve">14xxT</w:t>
+              <w:t xml:space="preserve">Úroveň 1-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vhodnost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61.D.1001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orientace v normách a v technických a výtvarných podkladech pro výrobu a zpracování skla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61.Z.2920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mezinárodní spolupráce při řešení výzkumných a vývojových úkolů ve sklářství</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61.Z.2780</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koordinace prací při řešení výzkumných a vývojových úkolů ve sklářství</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61.D.2620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zpracování koncepcí, metodik a prognóz rozvoje ve sklářství</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61.D.7720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řešení výzkumných a vývojových úkolů ve sklářství</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61.Z.1870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řízení kolektivu výzkumných a technických pracovníků ve sklářství</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
-    <w:p>
-[...8 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
-        <w:t>Odborné dovednosti</w:t>
+        <w:t>Odborné znalosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vhodnost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">e61.D.1001</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie broušení a chemického leštění skla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie řezání a obrábění skla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sklářské suroviny, jejich vlastnosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">e61.Z.2920</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">druhy skla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">e61.Z.2780</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie tavby skloviny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">e61.D.2620</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0034</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie výroby a zpracování dutého skla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">e61.D.7720</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie výroby a zpracování technického skla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">e61.Z.1870</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie výroby a zpracování lisovaného skla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie výroby a zpracování skleněného vlákna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie výroby skleněné bižuterie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e61._.0061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">systémy a standardy jakosti a kvality v oblasti zpracování skla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
-        <w:t>Odborné znalosti</w:t>
+        <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-[...738 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prohlížení, vyhledávání a filtrování dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kreativní využívání digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identifikace potřeb a výběr vhodných technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řešení technických problémů  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana životního prostředí  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana zdraví a duševní pohody  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana osobních dat a soukromí  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana zařízení  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autorská práva a licence  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Integrace a přepracování digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tvorba digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Netiketa  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spolupráce prostřednictvím digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sdílení prostřednictvím digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interakce prostřednictvím digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Správa dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hodnocení dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identifikace nedostatků v digitálních kompetencích  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc17"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc16"/>
       <w:r>
         <w:t>Měkké kompetence</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 0-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k efektivní komunikaci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k vedení lidí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k objevování a orientaci v informacích</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence ke zvládání stresu a zátěže</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k aktivnímu přístupu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k celoživotnímu vzdělávání</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k plánování a organizování práce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k řešení problémů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k samostatnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k výkonnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k orientaci na zákazníka a uspokojování zákaznických potřeb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k flexibilitě</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence ke kreativitě</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence ke kooperaci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k ovlivňování a rozvíjení ostatních</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c9_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc18"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc17"/>
       <w:r>
         <w:t>Zdravotní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc19"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc18"/>
       <w:r>
         <w:t>Onemocnění omezující výkon povolání / specializace povolání.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závažná orgánová onemocnění podle toxikologických vlastností látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závrať jakékoliv etiologie</w:t>
       </w:r>
     </w:p>
@@ -5189,51 +5511,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="76144C5C"/>
+    <w:nsid w:val="532C8563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5373,61 +5695,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:link w:val="Heading1Char"/>
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>