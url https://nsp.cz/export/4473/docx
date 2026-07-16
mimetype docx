--- v0 (2026-05-25)
+++ v1 (2026-07-16)
@@ -406,51 +406,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební technici provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební technici</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Stavební technici (CZ-ISCO 3112)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -632,1373 +632,1397 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25 565 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">61 808 Kč</w:t>
+              <w:t xml:space="preserve">26 221 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 238 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 176 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 608 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 062 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 716 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23 326 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">58 732 Kč</w:t>
+              <w:t xml:space="preserve">23 842 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 374 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 343 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 647 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 682 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 934 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21 926 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">55 420 Kč</w:t>
+              <w:t xml:space="preserve">27 422 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 217 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 305 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 860 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 816 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 982 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 863 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">62 433 Kč</w:t>
+              <w:t xml:space="preserve">30 859 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 141 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 382 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 299 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 729 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33 450 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">54 388 Kč</w:t>
+              <w:t xml:space="preserve">35 797 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 520 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 761 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22 051 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 132 Kč</w:t>
+              <w:t xml:space="preserve">20 800 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 095 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 764 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 759 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 118 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 038 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">54 538 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23 718 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 100 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 352 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 434 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 660 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 181 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 899 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">54 902 Kč</w:t>
+              <w:t xml:space="preserve">27 435 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 318 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 245 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 964 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 137 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 673 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 150 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">61 329 Kč</w:t>
+              <w:t xml:space="preserve">20 872 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 473 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 712 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 502 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 056 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 027 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21 814 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 868 Kč</w:t>
+              <w:t xml:space="preserve">28 261 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 784 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 295 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 852 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 696 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 722 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21 531 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">64 695 Kč</w:t>
+              <w:t xml:space="preserve">29 328 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 577 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 919 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 982 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 177 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 737 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18 947 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">55 131 Kč</w:t>
+              <w:t xml:space="preserve">23 230 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 846 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 986 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 534 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 351 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 378 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 192 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">53 506 Kč</w:t>
+              <w:t xml:space="preserve">26 500 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 290 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 252 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 199 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 829 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 619 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 004 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 484 Kč</w:t>
+              <w:t xml:space="preserve">26 481 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 665 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 292 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 147 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 740 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 468 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -2102,122 +2126,122 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stavební technici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">45 278 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">44 097 Kč</w:t>
+              <w:t xml:space="preserve">48 385 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 380 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stavební technici provozní</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 778 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">48 497 Kč</w:t>
+              <w:t xml:space="preserve">47 898 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 951 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -6238,51 +6262,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="038D4DB0"/>
+    <w:nsid w:val="23CC2C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>