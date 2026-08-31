--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -6262,51 +6262,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="23CC2C6B"/>
+    <w:nsid w:val="A25E5698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>