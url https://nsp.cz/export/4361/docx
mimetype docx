--- v2 (2026-03-30)
+++ v3 (2026-05-29)
@@ -9733,51 +9733,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DC779B8B"/>
+    <w:nsid w:val="C2A05346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>