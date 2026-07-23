--- v3 (2026-05-29)
+++ v4 (2026-07-23)
@@ -406,51 +406,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociologové, antropologové a specialisté v příbuzných oborech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Filozofové, historici a politologové</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Fyzici a astronomové (CZ-ISCO 2111)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -632,422 +632,422 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 220 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">62 911 Kč</w:t>
+              <w:t xml:space="preserve">44 751 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 833 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 770 Kč</w:t>
+              <w:t xml:space="preserve">102 603 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 212 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">71 656 Kč</w:t>
+              <w:t xml:space="preserve">50 022 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 666 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 490 Kč</w:t>
+              <w:t xml:space="preserve">106 871 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47 639 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">96 902 Kč</w:t>
+              <w:t xml:space="preserve">52 973 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 611 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 382 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 410 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">75 937 Kč</w:t>
+              <w:t xml:space="preserve">41 191 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 467 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 690 Kč</w:t>
+              <w:t xml:space="preserve">106 542 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">52 733 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">87 386 Kč</w:t>
+              <w:t xml:space="preserve">48 960 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 248 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 801 Kč</w:t>
+              <w:t xml:space="preserve">112 666 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Biologové, botanici, zoologové a příbuzní specialisté (CZ-ISCO 2131)</w:t>
+        <w:t>Geologové, geofyzici a příbuzní pracovníci (CZ-ISCO 2114)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
@@ -1205,1177 +1205,127 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hlavní město Praha</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">85 590 Kč</w:t>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 752 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 914 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">175 228 Kč</w:t>
-[...98 lines deleted...]
-              <w:t xml:space="preserve">89 000 Kč</w:t>
+              <w:t xml:space="preserve">114 225 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
-        </w:tc>
-[...949 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
-        <w:t>Specialisté v oblasti matematiky, statistiky a pojistné matematiky (CZ-ISCO 2120)</w:t>
+        <w:t>Biologové, botanici, zoologové a příbuzní specialisté (CZ-ISCO 2131)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
@@ -2547,188 +1497,1091 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 884 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">78 378 Kč</w:t>
+              <w:t xml:space="preserve">41 342 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 929 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147 569 Kč</w:t>
+              <w:t xml:space="preserve">180 948 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 490 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 745 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 896 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 683 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 692 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 031 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 283 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 039 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 376 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 023 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 039 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">143 314 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 961 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 234 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 585 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 131 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 670 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 689 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 622 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 888 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">129 397 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">51 338 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">99 163 Kč</w:t>
+              <w:t xml:space="preserve">50 161 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 356 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 410 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 235 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 595 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 836 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 151 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 460 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 618 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 042 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 931 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 484 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 556 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 638 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 872 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 760 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 607 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 515 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 578 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 029 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 211 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 888 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 043 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 134 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 428 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 115 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 265 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 801 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 881 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 116 Kč</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
-        <w:t>Specialisté v oblasti průmyslového inženýrství a v příbuzných oblastech (CZ-ISCO 2141)</w:t>
+        <w:t>Specialisté v oblasti matematiky, statistiky a pojistné matematiky (CZ-ISCO 2120)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
@@ -2900,1340 +2753,266 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">45 049 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">65 858 Kč</w:t>
+              <w:t xml:space="preserve">50 219 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 432 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121 785 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">63 737 Kč</w:t>
+              <w:t xml:space="preserve">157 543 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 720 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 522 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">109 216 Kč</w:t>
-[...98 lines deleted...]
-              <w:t xml:space="preserve">99 755 Kč</w:t>
+              <w:t xml:space="preserve">108 148 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Plzeňský kraj</w:t>
-[...140 lines deleted...]
-              <w:t xml:space="preserve">91 176 Kč</w:t>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 276 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 907 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 152 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
-        </w:tc>
-[...850 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
-        <w:t>Sociologové, antropologové a specialisté v příbuzných oborech (CZ-ISCO 2632)</w:t>
+        <w:t>Specialisté v oblasti průmyslového inženýrství a v příbuzných oblastech (CZ-ISCO 2141)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
@@ -4405,185 +3184,1346 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 484 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">96 261 Kč</w:t>
+              <w:t xml:space="preserve">46 588 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 832 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">123 837 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 727 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 915 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 058 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 903 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 831 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">109 558 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 538 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 048 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 943 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 484 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 543 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">111 257 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 626 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 413 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 334 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 332 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 794 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 118 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karlovarský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 401 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 467 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 275 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 488 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 850 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">114 358 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 320 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 082 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 982 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 552 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 827 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 994 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 659 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 936 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 947 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 073 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 425 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 365 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 610 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 758 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 354 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 518 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 885 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 881 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 782 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 170 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94 410 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 996 Kč</w:t>
-[...47 lines deleted...]
-          <w:p/>
+              <w:t xml:space="preserve">43 592 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 486 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94 068 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 221 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 223 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 739 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 221 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 173 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 983 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 280 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 026 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 612 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 341 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 108 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 506 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 740 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 218 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 949 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 210 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 904 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101 781 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 458 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 977 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 725 Kč</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
-        <w:t>Filozofové, historici a politologové (CZ-ISCO 2633)</w:t>
+        <w:t>Sociologové, antropologové a specialisté v příbuzných oborech (CZ-ISCO 2632)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
@@ -4755,112 +4695,465 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 870 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">74 541 Kč</w:t>
+              <w:t xml:space="preserve">43 456 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 203 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 930 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 602 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 206 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 512 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc11"/>
+      <w:r>
+        <w:t>Filozofové, historici a politologové (CZ-ISCO 2633)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2400" w:type="dxa"/>
+        <w:gridCol w:w="1100" w:type="dxa"/>
+        <w:gridCol w:w="1100" w:type="dxa"/>
+        <w:gridCol w:w="1100" w:type="dxa"/>
+        <w:gridCol w:w="1100" w:type="dxa"/>
+        <w:gridCol w:w="1100" w:type="dxa"/>
+        <w:gridCol w:w="1100" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:jc w:val="start"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="50" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblCellMar>
+          <w:top w:w="80" w:type="dxa"/>
+          <w:left w:w="80" w:type="dxa"/>
+          <w:right w:w="80" w:type="dxa"/>
+          <w:bottom w:w="80" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mzdová sféra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Platová sféra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Od</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medián</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Od</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medián</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hlavní město Praha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 101 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 847 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 687 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc11"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -4962,422 +5255,422 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fyzici a astronomové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">61 087 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">70 231 Kč</w:t>
+              <w:t xml:space="preserve">65 227 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 687 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geologové, geofyzici a příbuzní pracovníci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">53 943 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">56 266 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 437 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologové, botanici, zoologové a příbuzní specialisté</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">56 521 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">62 413 Kč</w:t>
+              <w:t xml:space="preserve">57 710 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 882 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialisté v oblasti matematiky, statistiky a pojistné matematiky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">51 660 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">74 567 Kč</w:t>
+              <w:t xml:space="preserve">53 694 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 267 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialisté v oblasti průmyslového inženýrství a v příbuzných oblastech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">51 612 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">60 160 Kč</w:t>
+              <w:t xml:space="preserve">54 622 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 847 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2632</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologové, antropologové a specialisté v příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 501 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">51 804 Kč</w:t>
+              <w:t xml:space="preserve">44 433 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 213 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Filozofové, historici a politologové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 792 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">48 378 Kč</w:t>
+              <w:t xml:space="preserve">44 127 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 532 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc12"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
@@ -5695,55 +5988,55 @@
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://data.europa.eu/esco/isco/C2111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc13"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
         <w:t>Příklady činností</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="7000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
@@ -5934,55 +6227,55 @@
               <w:t xml:space="preserve">Komplexní řešení výzkumných a vývojových úkolů s definovanými vstupy a rámcově určenými výstupy ve stanoveném čase a s vazbami na příbuzné vědní obory.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc14"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Určení míry výskytu faktorů, které mohou ovlivnit zdraví při práci vychází z druhu práce vykonávané na pracovišti. Faktory se zařazují do čtyř kategorií dle míry zdravotního rizika a jeho vlivu na zdraví. O zařazení prací do třetí nebo čtvrté kategorie rozhoduje příslušný orgán ochrany veřejného zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -6030,202 +6323,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Stupeň zátěže (vysoká míra zdravotního rizika) - Úroveň zátěže vysoce překračuje stanovené limitní hodnoty expozice, na pracovištích musí být dodržován soubor preventivních opatření, častěji dochází k poškození zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc15"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc16"/>
       <w:r>
         <w:t>Kvalifikace k výkonu povolání</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc16"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc17"/>
       <w:r>
         <w:t>Školní vzdělání</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:tbl>
-[...115 lines deleted...]
-    </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc18"/>
       <w:r>
-        <w:t>Vhodnou školní přípravu poskytují také obory:</w:t>
+        <w:t>Nejvhodnější školní přípravu poskytují obory:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -6282,1170 +6447,216 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KKOV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Magisterský studijní program</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">xxxxT</w:t>
+              <w:t xml:space="preserve">Doktorský studijní program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">xxxxV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc19"/>
       <w:r>
-        <w:t>Kompetenční požadavky</w:t>
+        <w:t>Vhodnou školní přípravu poskytují také obory:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
-        <w:gridCol w:w="3000" w:type="dxa"/>
-        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kód</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3000" w:type="dxa"/>
+              <w:t xml:space="preserve">Typ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 1-8</w:t>
-[...983 lines deleted...]
-              <w:t xml:space="preserve">Výhodné</w:t>
+              <w:t xml:space="preserve">Kód</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KKOV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magisterský studijní program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">xxxxT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p/>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc20"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
+        <w:t>Kompetenční požadavky</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc21"/>
       <w:r>
-        <w:t>Odborné znalosti</w:t>
+        <w:t>Odborné dovednosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -7506,291 +6717,975 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vhodnost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">i51._.0024</w:t>
+              <w:t xml:space="preserve">j41.D.1208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">projektový management</w:t>
+              <w:t xml:space="preserve">Publikační činnost v příslušném vědeckém oboru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">i41._.0098</w:t>
+              <w:t xml:space="preserve">j16.D.9002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">související právní předpisy</w:t>
+              <w:t xml:space="preserve">Práce s odbornými texty a vědeckými poznatky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">j34._.0005</w:t>
+              <w:t xml:space="preserve">j42.D.2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">metodologie</w:t>
+              <w:t xml:space="preserve">Zpracovávání koncepcí, metodik a prognóz rozvoje vědního oboru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">i21._.0055</w:t>
+              <w:t xml:space="preserve">j42.D.2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">technická normalizace a státní zkušebnictví</w:t>
+              <w:t xml:space="preserve">Volba vhodné metodologie a metody pro vědeckou práci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řešení výzkumných a vývojových úkolů vědního oboru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zpracovávání odborných stanovisek, posudků a oponentur k výzkumným úkolům</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vyhotovování a vedení příslušné dokumentace v oblasti vývoje a výzkumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sledování vývoje ve vědním oboru (technologie, metodologie apod.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aplikování vědeckých poznatků do vývoje a aplikovaného výzkumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Navrhování změn a úprav vyvíjeného na základě testování výsledků výzkumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zpracovávání technických podmínek a podkladů k jejich normalizaci, homologaci apod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Výhodné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">j42._.0023</w:t>
+              <w:t xml:space="preserve">j42.D.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">vědní obor</w:t>
+              <w:t xml:space="preserve">Analyzování vlivů a podmínek působících na užitné vlastnosti surovin, materiálů, polotovarů, výrobků; na životní prostředí, člověka, antroposféru apod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evaluace výsledků výzkumných a vývojových úkolů a vypracovávání zpráv nebo protokolů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.D.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mezinárodní spolupráce při řešení výzkumných a vývojových úkolů ve vědním oboru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.C.1003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koordinace prací na řešení výzkumných a vývojových úkolů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.C.1004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řízení kolektivu výzkumných a technických pracovníků</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42.C.1005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedagogická a vzdělávací činnost v oblasti vývoje a výzkumu vědního oboru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -7799,922 +7694,449 @@
               <w:t xml:space="preserve">Výhodné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc22"/>
       <w:r>
-        <w:t>Digitální kompetence</w:t>
+        <w:t>Odborné znalosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
-        <w:gridCol w:w="5000" w:type="dxa"/>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 1-4</w:t>
-[...773 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">Úroveň 1-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vhodnost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">i51._.0024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">projektový management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">i41._.0098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">související právní předpisy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j34._.0005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">metodologie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">i21._.0055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technická normalizace a státní zkušebnictví</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">j42._.0023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">vědní obor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
+        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
-        <w:t>Měkké kompetence</w:t>
+        <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -8742,50 +8164,921 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Úroveň 1-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prohlížení, vyhledávání a filtrování dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kreativní využívání digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Identifikace potřeb a výběr vhodných technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řešení technických problémů  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana životního prostředí  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana zdraví a duševní pohody  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana osobních dat a soukromí  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana zařízení  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autorská práva a licence  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Integrace a přepracování digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tvorba digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Netiketa  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Spolupráce prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sdílení prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Interakce prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Správa dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hodnocení dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Identifikace nedostatků v digitálních kompetencích  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc24"/>
+      <w:r>
+        <w:t>Měkké kompetence</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="5000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:jc w:val="start"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="50" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblCellMar>
+          <w:top w:w="80" w:type="dxa"/>
+          <w:left w:w="80" w:type="dxa"/>
+          <w:right w:w="80" w:type="dxa"/>
+          <w:bottom w:w="80" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kód</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Název</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Úroveň 0-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
@@ -9582,99 +9875,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c9_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc24"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc25"/>
       <w:r>
         <w:t>Zdravotní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc25"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>Onemocnění omezující výkon povolání / specializace povolání.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Záchvatovité a kolapsové stavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závažná nervová onemocnění a psychosomatická onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc26"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Onemocnění vylučující výkon povolání / specializace povolání.e</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Duševní poruchy a poruchy chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přesné posouzení zdravotního stavu s následným doporučením nebo nedoporučením výkonu této pozice je možné pouze po konzultaci s lékařem.</w:t>
       </w:r>
     </w:p>
@@ -9733,51 +10026,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C2A05346"/>
+    <w:nsid w:val="75FBECC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>