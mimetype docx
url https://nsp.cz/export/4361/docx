--- v4 (2026-07-23)
+++ v5 (2026-09-06)
@@ -10026,51 +10026,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="75FBECC2"/>
+    <w:nsid w:val="FEAC6818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>