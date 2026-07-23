--- v0 (2026-05-29)
+++ v1 (2026-07-23)
@@ -454,51 +454,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důlní a hutní inženýři projektanti, konstruktéři a specialisté v příbuzných oborech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důlní a hutní inženýři a specialisté v příbuzných oborech</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Důlní a hutní inženýři a specialisté v příbuzných oborech (CZ-ISCO 2146)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -680,260 +680,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 248 Kč</w:t>
+              <w:t xml:space="preserve">47 629 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">60 073 Kč</w:t>
+              <w:t xml:space="preserve">71 639 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">92 967 Kč</w:t>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">104 522 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">55 347 Kč</w:t>
+              <w:t xml:space="preserve">56 455 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">69 780 Kč</w:t>
+              <w:t xml:space="preserve">71 586 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">88 409 Kč</w:t>
+              <w:t xml:space="preserve">92 387 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">43 918 Kč</w:t>
+              <w:t xml:space="preserve">45 666 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">56 982 Kč</w:t>
+              <w:t xml:space="preserve">62 151 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">81 941 Kč</w:t>
+              <w:t xml:space="preserve">95 712 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -1051,51 +1054,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">61 818 Kč</w:t>
+              <w:t xml:space="preserve">68 925 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -1108,51 +1111,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">61 392 Kč</w:t>
+              <w:t xml:space="preserve">68 279 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -5933,51 +5936,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DAFDF711"/>
+    <w:nsid w:val="960BA6D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>