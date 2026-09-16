--- v1 (2026-07-23)
+++ v2 (2026-09-16)
@@ -5936,51 +5936,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="960BA6D2"/>
+    <w:nsid w:val="AD14DE9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>