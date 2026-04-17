--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -12080,1603 +12080,66 @@
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc16"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:tbl>
-[...1538 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Legenda:</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Určení míry výskytu faktorů, které mohou ovlivnit zdraví při práci vychází z druhu práce vykonávané na pracovišti. Faktory se zařazují do čtyř kategorií dle míry zdravotního rizika a jeho vlivu na zdraví. O zařazení prací do třetí nebo čtvrté kategorie rozhoduje příslušný orgán ochrany veřejného zdraví.</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Stupeň zátěže (minimální zdravotní riziko) - Faktor se při výkonu práce nevyskytuje nebo je zátěž faktorem minimální, vliv faktoru je ze zdravotního hlediska nevýznamný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -15266,51 +13729,51 @@
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
-        <w:t>Obecné dovednosti</w:t>
+        <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -15338,420 +13801,850 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 0-3</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">b01</w:t>
+              <w:t xml:space="preserve">Úroveň 1-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Počítačová způsobilost</w:t>
+              <w:t xml:space="preserve">Prohlížení, vyhledávání a filtrování dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b02</w:t>
+              <w:t xml:space="preserve">5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Způsobilost k řízení osobního automobilu</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">b03</w:t>
+              <w:t xml:space="preserve">Kreativní využívání digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Numerická způsobilost</w:t>
+              <w:t xml:space="preserve">Identifikace potřeb a výběr vhodných technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b04</w:t>
+              <w:t xml:space="preserve">5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ekonomické povědomí</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">b05</w:t>
+              <w:t xml:space="preserve">Řešení technických problémů  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Právní povědomí</w:t>
+              <w:t xml:space="preserve">Ochrana životního prostředí  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b06</w:t>
+              <w:t xml:space="preserve">4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jazyková způsobilost v češtině</w:t>
+              <w:t xml:space="preserve">Ochrana zdraví a duševní pohody  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b07</w:t>
+              <w:t xml:space="preserve">4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jazyková způsobilost v angličtině</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">b08</w:t>
+              <w:t xml:space="preserve">Ochrana osobních dat a soukromí  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jazyková způsobilost v dalším cizím jazyce</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">Ochrana zařízení  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autorská práva a licence  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Integrace a přepracování digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tvorba digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Netiketa  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Spolupráce prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sdílení prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Interakce prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Správa dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hodnocení dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Identifikace nedostatků v digitálních kompetencích  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c10_manualu.pdf</w:t>
+        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
-        <w:t>Digitální kompetence</w:t>
+        <w:t>Měkké kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -15779,921 +14672,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 1-4</w:t>
-[...869 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Úroveň 0-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
@@ -17318,65 +15340,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c9_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc29"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Zdravotní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc30"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Onemocnění omezující výkon povolání / specializace povolání.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Onemocnění pohybového a nervového systému, omezující jemnou motoriku, koordinaci pohybů a svalovou sílu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Duševní poruchy a poruchy chování</w:t>
       </w:r>
     </w:p>
@@ -17447,51 +15469,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CF51A037"/>
+    <w:nsid w:val="43C4CDC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>