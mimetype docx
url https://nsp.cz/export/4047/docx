--- v3 (2026-04-17)
+++ v4 (2026-07-07)
@@ -550,51 +550,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Technici v ostatních průmyslových oborech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odborní pracovníci v administrativě a správě organizace</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Stavební technici (CZ-ISCO 3112)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -776,1360 +776,1384 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25 565 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">61 808 Kč</w:t>
+              <w:t xml:space="preserve">26 221 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 238 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 176 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 608 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 062 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 716 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23 326 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">58 732 Kč</w:t>
+              <w:t xml:space="preserve">23 842 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 374 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 343 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 647 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 682 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 934 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21 926 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">55 420 Kč</w:t>
+              <w:t xml:space="preserve">27 422 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 217 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 305 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 860 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 816 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 982 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 863 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">62 433 Kč</w:t>
+              <w:t xml:space="preserve">30 859 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 141 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 382 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 299 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 729 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33 450 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">54 388 Kč</w:t>
+              <w:t xml:space="preserve">35 797 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 520 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 761 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22 051 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 132 Kč</w:t>
+              <w:t xml:space="preserve">20 800 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 095 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 764 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 759 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 118 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 038 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">54 538 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23 718 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 100 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 352 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 434 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 660 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 181 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 899 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">54 902 Kč</w:t>
+              <w:t xml:space="preserve">27 435 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 318 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 245 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 964 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 137 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 673 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 150 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">61 329 Kč</w:t>
+              <w:t xml:space="preserve">20 872 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 473 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 712 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 502 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 056 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 027 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21 814 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 868 Kč</w:t>
+              <w:t xml:space="preserve">28 261 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 784 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 295 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 852 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 696 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 722 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21 531 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">64 695 Kč</w:t>
+              <w:t xml:space="preserve">29 328 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 577 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 919 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 982 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 177 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 737 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18 947 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">55 131 Kč</w:t>
+              <w:t xml:space="preserve">23 230 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 846 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 986 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 534 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 351 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 378 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 192 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">53 506 Kč</w:t>
+              <w:t xml:space="preserve">26 500 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 290 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 252 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 199 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 829 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 619 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 004 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 484 Kč</w:t>
+              <w:t xml:space="preserve">26 481 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 665 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 292 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 147 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 740 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 468 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Elektrotechnici a technici energetici (CZ-ISCO 3113)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -2314,1057 +2338,1060 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 634 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">65 103 Kč</w:t>
+              <w:t xml:space="preserve">33 870 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 419 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">107 618 Kč</w:t>
+              <w:t xml:space="preserve">115 508 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 092 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">90 595 Kč</w:t>
+              <w:t xml:space="preserve">34 298 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 250 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 313 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">28 874 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">98 276 Kč</w:t>
+              <w:t xml:space="preserve">33 054 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 301 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">105 942 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 255 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">85 071 Kč</w:t>
+              <w:t xml:space="preserve">35 132 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 814 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 092 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 203 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">83 875 Kč</w:t>
+              <w:t xml:space="preserve">39 937 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 038 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 829 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22 042 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">87 152 Kč</w:t>
+              <w:t xml:space="preserve">34 545 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 100 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94 095 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 407 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">85 651 Kč</w:t>
+              <w:t xml:space="preserve">30 739 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 019 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 466 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 383 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">94 893 Kč</w:t>
+              <w:t xml:space="preserve">43 649 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 379 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 040 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 493 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">78 480 Kč</w:t>
+              <w:t xml:space="preserve">35 978 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 773 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 034 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 769 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">93 515 Kč</w:t>
+              <w:t xml:space="preserve">39 395 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 938 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 990 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 001 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">88 026 Kč</w:t>
+              <w:t xml:space="preserve">25 542 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 059 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 099 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26 310 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">77 145 Kč</w:t>
+              <w:t xml:space="preserve">32 042 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 683 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 981 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 953 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">82 604 Kč</w:t>
+              <w:t xml:space="preserve">36 425 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 875 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 589 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 038 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">84 907 Kč</w:t>
+              <w:t xml:space="preserve">35 081 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 663 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 778 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -3567,1057 +3594,1057 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 334 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">88 454 Kč</w:t>
+              <w:t xml:space="preserve">34 679 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 215 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 814 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 906 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">60 497 Kč</w:t>
+              <w:t xml:space="preserve">34 485 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 682 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 864 Kč</w:t>
+              <w:t xml:space="preserve">106 074 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31 423 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">72 071 Kč</w:t>
+              <w:t xml:space="preserve">32 800 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 320 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 099 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 898 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">76 794 Kč</w:t>
+              <w:t xml:space="preserve">41 517 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 533 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 253 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19 666 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">66 806 Kč</w:t>
+              <w:t xml:space="preserve">26 469 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 280 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 917 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 873 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">77 770 Kč</w:t>
+              <w:t xml:space="preserve">40 610 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 833 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 136 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">38 707 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">90 030 Kč</w:t>
+              <w:t xml:space="preserve">33 830 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 914 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 116 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 087 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">98 061 Kč</w:t>
+              <w:t xml:space="preserve">44 804 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 613 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 589 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31 430 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">64 459 Kč</w:t>
+              <w:t xml:space="preserve">40 314 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 657 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 836 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 219 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">83 340 Kč</w:t>
+              <w:t xml:space="preserve">46 917 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 432 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 691 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 917 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">81 296 Kč</w:t>
+              <w:t xml:space="preserve">32 563 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 003 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 066 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">28 467 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">64 270 Kč</w:t>
+              <w:t xml:space="preserve">31 684 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 276 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 453 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26 215 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">82 228 Kč</w:t>
+              <w:t xml:space="preserve">31 215 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 828 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 036 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">34 277 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">79 119 Kč</w:t>
+              <w:t xml:space="preserve">33 516 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 710 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 810 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -4820,1054 +4847,1057 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 565 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">85 425 Kč</w:t>
+              <w:t xml:space="preserve">27 028 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 128 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 022 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">38 797 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">96 733 Kč</w:t>
+              <w:t xml:space="preserve">38 262 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 568 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101 137 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 417 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">79 268 Kč</w:t>
+              <w:t xml:space="preserve">36 854 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 228 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 009 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">38 966 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">76 949 Kč</w:t>
+              <w:t xml:space="preserve">40 374 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 718 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 894 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 482 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">60 996 Kč</w:t>
+              <w:t xml:space="preserve">35 742 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 835 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 954 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 738 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">79 256 Kč</w:t>
+              <w:t xml:space="preserve">37 659 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 007 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 355 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 581 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">76 858 Kč</w:t>
+              <w:t xml:space="preserve">40 231 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 271 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 691 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 684 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">93 140 Kč</w:t>
+              <w:t xml:space="preserve">38 060 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 942 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 836 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 032 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">76 225 Kč</w:t>
+              <w:t xml:space="preserve">36 832 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 684 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 920 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 090 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">78 388 Kč</w:t>
+              <w:t xml:space="preserve">35 653 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 289 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 551 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33 225 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">69 398 Kč</w:t>
+              <w:t xml:space="preserve">34 726 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 045 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 324 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 093 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">66 936 Kč</w:t>
+              <w:t xml:space="preserve">35 573 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 539 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 236 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 593 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">68 591 Kč</w:t>
+              <w:t xml:space="preserve">36 327 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 180 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 732 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 813 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">69 473 Kč</w:t>
+              <w:t xml:space="preserve">35 064 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 677 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 584 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -6070,1054 +6100,1054 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25 104 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">71 070 Kč</w:t>
+              <w:t xml:space="preserve">34 324 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 576 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 470 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 542 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">83 660 Kč</w:t>
+              <w:t xml:space="preserve">36 037 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 338 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 214 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 150 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">71 402 Kč</w:t>
+              <w:t xml:space="preserve">31 228 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 706 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 011 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 882 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">78 295 Kč</w:t>
+              <w:t xml:space="preserve">38 071 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 194 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 013 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 613 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">72 921 Kč</w:t>
+              <w:t xml:space="preserve">32 338 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 852 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 186 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 908 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">75 076 Kč</w:t>
+              <w:t xml:space="preserve">38 228 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 884 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 384 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 614 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">77 187 Kč</w:t>
+              <w:t xml:space="preserve">34 060 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 750 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 910 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 394 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">69 423 Kč</w:t>
+              <w:t xml:space="preserve">31 198 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 478 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 610 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 154 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">58 572 Kč</w:t>
+              <w:t xml:space="preserve">26 954 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 043 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 372 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33 158 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">84 173 Kč</w:t>
+              <w:t xml:space="preserve">36 504 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 677 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 512 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">28 609 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">61 896 Kč</w:t>
+              <w:t xml:space="preserve">30 896 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 025 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 707 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 080 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">64 330 Kč</w:t>
+              <w:t xml:space="preserve">32 868 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 284 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 355 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 136 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">84 940 Kč</w:t>
+              <w:t xml:space="preserve">32 085 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 786 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87 494 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 398 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">69 720 Kč</w:t>
+              <w:t xml:space="preserve">31 758 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 457 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 246 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -7306,393 +7336,468 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 190 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 642 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 711 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 614 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">69 638 Kč</w:t>
+              <w:t xml:space="preserve">44 537 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 806 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 157 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 814 Kč</w:t>
-[...102 lines deleted...]
-              <w:t xml:space="preserve">76 098 Kč</w:t>
+              <w:t xml:space="preserve">46 056 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 283 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 692 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 712 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 614 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 381 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 751 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">99 526 Kč</w:t>
+              <w:t xml:space="preserve">42 773 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 868 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 456 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 536 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">74 604 Kč</w:t>
+              <w:t xml:space="preserve">41 026 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 353 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 593 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -7895,1408 +8000,1360 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 847 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">62 029 Kč</w:t>
+              <w:t xml:space="preserve">27 173 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 243 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 931 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 838 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 883 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 768 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 903 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">58 754 Kč</w:t>
+              <w:t xml:space="preserve">33 387 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 997 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 632 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 376 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 019 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 102 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">27 745 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">51 350 Kč</w:t>
+              <w:t xml:space="preserve">31 349 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 355 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 725 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 061 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 754 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 229 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">34 001 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">66 364 Kč</w:t>
+              <w:t xml:space="preserve">36 700 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 961 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 989 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 008 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 098 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 925 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">64 967 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 602 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 901 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 529 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 254 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 844 Kč</w:t>
+              <w:t xml:space="preserve">27 544 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 968 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 019 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 305 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 154 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 793 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">38 158 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">58 333 Kč</w:t>
+              <w:t xml:space="preserve">39 030 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 547 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 890 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 223 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 410 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 836 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33 968 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">48 863 Kč</w:t>
+              <w:t xml:space="preserve">32 685 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 235 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 529 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 672 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 418 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 671 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 626 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">64 425 Kč</w:t>
+              <w:t xml:space="preserve">34 265 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 920 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 486 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 092 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 332 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 079 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31 110 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 522 Kč</w:t>
+              <w:t xml:space="preserve">31 281 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 189 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 270 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 637 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 139 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 879 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31 101 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">58 993 Kč</w:t>
+              <w:t xml:space="preserve">29 560 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 744 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 804 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 591 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 077 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 377 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 846 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">61 029 Kč</w:t>
+              <w:t xml:space="preserve">26 881 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 263 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 739 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 068 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 644 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 155 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">45 944 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 790 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 919 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 479 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">28 931 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">48 246 Kč</w:t>
+              <w:t xml:space="preserve">31 128 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 632 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 688 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 670 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 392 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 782 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
         <w:t>Odborní pracovníci v administrativě a správě organizace (CZ-ISCO 3343)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -9481,1424 +9538,1424 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 513 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">65 236 Kč</w:t>
+              <w:t xml:space="preserve">33 585 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 564 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 951 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 316 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 021 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 793 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 591 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">58 232 Kč</w:t>
+              <w:t xml:space="preserve">33 192 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 727 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">124 819 Kč</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">59 670 Kč</w:t>
+              <w:t xml:space="preserve">129 020 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 313 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 110 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 569 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">27 106 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">53 985 Kč</w:t>
+              <w:t xml:space="preserve">29 342 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 044 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 713 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 885 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 781 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 296 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">27 882 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">56 608 Kč</w:t>
+              <w:t xml:space="preserve">32 063 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 302 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 656 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 630 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 775 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 496 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26 414 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">55 117 Kč</w:t>
+              <w:t xml:space="preserve">27 628 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 159 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 897 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 283 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 657 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 116 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 555 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">56 609 Kč</w:t>
+              <w:t xml:space="preserve">33 298 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 614 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 566 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 326 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 376 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 509 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">28 192 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">55 827 Kč</w:t>
+              <w:t xml:space="preserve">30 251 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 851 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 333 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 980 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 168 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 391 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 040 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">57 868 Kč</w:t>
+              <w:t xml:space="preserve">32 648 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 498 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 102 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 725 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 093 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 100 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">28 575 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">56 765 Kč</w:t>
+              <w:t xml:space="preserve">32 986 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 502 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 717 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 289 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 210 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 346 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 647 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">58 165 Kč</w:t>
+              <w:t xml:space="preserve">31 615 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 891 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 318 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 531 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 757 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 429 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31 652 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">55 301 Kč</w:t>
+              <w:t xml:space="preserve">33 913 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 312 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 529 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 401 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 035 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 244 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 090 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">60 228 Kč</w:t>
+              <w:t xml:space="preserve">24 914 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 303 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 598 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 273 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 018 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 918 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25 411 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">58 685 Kč</w:t>
+              <w:t xml:space="preserve">30 282 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 704 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 685 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 660 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 286 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 112 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 143 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">58 415 Kč</w:t>
+              <w:t xml:space="preserve">28 862 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 615 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 851 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 803 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 551 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 533 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -11002,293 +11059,293 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stavební technici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">45 278 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">44 097 Kč</w:t>
+              <w:t xml:space="preserve">48 385 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 380 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elektrotechnici a technici energetici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 824 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">57 378 Kč</w:t>
+              <w:t xml:space="preserve">49 590 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 346 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technici elektronici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 679 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">50 137 Kč</w:t>
+              <w:t xml:space="preserve">43 774 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 263 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strojírenští technici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 748 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49 775 Kč</w:t>
+              <w:t xml:space="preserve">42 553 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 863 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technici v chemickém inženýrství a příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 510 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">47 587 Kč</w:t>
+              <w:t xml:space="preserve">41 927 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 429 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -11301,165 +11358,165 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">53 059 Kč</w:t>
+              <w:t xml:space="preserve">55 809 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technici v ostatních průmyslových oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 052 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">48 543 Kč</w:t>
+              <w:t xml:space="preserve">42 301 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 823 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odborní pracovníci v administrativě a správě organizace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 550 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">47 836 Kč</w:t>
+              <w:t xml:space="preserve">45 126 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 690 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -11472,51 +11529,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 909 Kč</w:t>
+              <w:t xml:space="preserve">53 399 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -11529,51 +11586,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 978 Kč</w:t>
+              <w:t xml:space="preserve">48 722 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -11586,108 +11643,108 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 357 Kč</w:t>
+              <w:t xml:space="preserve">50 824 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemičtí technici kontroly kvality, laboranti a pracovníci v příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 184 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">43 309 Kč</w:t>
+              <w:t xml:space="preserve">41 805 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 062 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -11700,165 +11757,165 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 402 Kč</w:t>
+              <w:t xml:space="preserve">45 107 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technici kontroly kvality, laboranti v ostatních průmyslových oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 837 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">43 665 Kč</w:t>
+              <w:t xml:space="preserve">43 467 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 020 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odborní pracovníci v oblasti kvality a certifikace systému řízení (ISO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 406 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">55 883 Kč</w:t>
+              <w:t xml:space="preserve">52 058 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 123 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -15469,51 +15526,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="43C4CDC8"/>
+    <w:nsid w:val="2AF269A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>