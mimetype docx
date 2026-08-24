--- v4 (2026-07-07)
+++ v5 (2026-08-24)
@@ -15526,51 +15526,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2AF269A9"/>
+    <w:nsid w:val="F8AB15A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>