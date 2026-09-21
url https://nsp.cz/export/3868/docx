--- v4 (2026-08-07)
+++ v5 (2026-09-21)
@@ -5701,51 +5701,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C383AB10"/>
+    <w:nsid w:val="B8AB2A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>