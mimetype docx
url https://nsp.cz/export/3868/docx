--- v5 (2026-09-21)
+++ v6 (2026-11-06)
@@ -6,227 +6,244 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc1"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Kuchař</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kuchař tvoří vhodné skladby pokrmů, které sestavuje do jídelního lístku a připravuje, aranžuje a expeduje předkrmy a pokrmy studené i teplé kuchyně dle běžných nebo speciálních receptur.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odborný směr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pohostinství a cestovní ruch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odborný podsměr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pohostinství</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kvalifikační úroveň:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Střední vzdělání s výučním listem tříleté</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternativní názvy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cook, Chef, Přípravář pokrmů, Přípravář vegetariánských jídel, Přípravář veganských jídel, Küchenchef, der Koch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulovaná jednotka práce:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Pracovní činnosti</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolupráce při objednávání, přejímce, přezkušování, skladování a konzervaci zboží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolupráce při sestavování jídelního lístku a sledu pokrmů.</w:t>
       </w:r>
     </w:p>
@@ -321,2163 +338,2301 @@
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provádění hygienicko-sanitační činnosti v kuchyňském provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dodržování bezpečnostních a hygienických předpisů, dodržování zásad HACCP včetně kritických bodů.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>CZ-ISCO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kuchaři (kromě šéfkuchařů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kuchaři (kromě šéfkuchařů), pomocní kuchaři</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc5"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Kuchaři (kromě šéfkuchařů), pomocní kuchaři (CZ-ISCO 5120)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mzdová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Od</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Od</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22 049 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28 051 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">57 689 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 892 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32 467 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43 791 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 724 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29 099 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50 690 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 061 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 241 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39 610 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 332 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 981 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43 541 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 298 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 489 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38 085 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 846 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 980 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41 208 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 526 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32 060 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42 856 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 421 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 979 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39 046 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 279 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 342 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38 989 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 831 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 446 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37 802 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 054 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 941 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39 967 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22 023 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29 336 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45 474 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 349 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 379 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37 466 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 042 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 272 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38 887 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 296 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 526 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43 961 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 168 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 188 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39 384 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 843 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 825 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44 170 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 864 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 973 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40 154 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 090 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 259 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39 815 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 642 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 526 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37 617 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 435 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 269 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43 031 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 801 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 589 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38 682 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián za ČR celkem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CZ-ISCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mzdová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuchaři (kromě šéfkuchařů), pomocní kuchaři</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 168 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 016 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuchaři (kromě šéfkuchařů)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 773 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28 530 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód podskupiny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název podskupiny v ESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URL - podskupiny v ESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuchaři (kromě šéfkuchařů)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://data.europa.eu/esco/isco/C5120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Příklady činností</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="7000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Příklady činností ze veřejného sektoru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platová třída</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výroba nejsložitějších dietních jídel v rozsahu podle dietního systému závazného ve zdravotnických zařízeních, například dieta bezlepková, nízkocholesterolová, nízkobílkovinová s omezením tuků při akutní pankreatitidě. Výroba jídel s dvojím a vyšším omezením.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výroba nejsložitějších dietních jídel v rozsahu podle dietního systému závazného ve zdravotnických zařízeních.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výroba jídel s omezeními v dietním režimu nebo při zabezpečování preventivní a léčebné výživy v rámci standardizovaného poskytování nutriční péče.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výroba technologicky náročných teplých jídel, specialit studené kuchyně nebo samostatná výroba jídel v souladu se závaznými výživovými normami.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výroba a výdej běžných druhů teplých jídel a moučníků.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výroba polévek a příloh k hlavním jídlům.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc9"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Určení míry výskytu faktorů, které mohou ovlivnit zdraví při práci vychází z druhu práce vykonávané na pracovišti. Faktory se zařazují do čtyř kategorií dle míry zdravotního rizika a jeho vlivu na zdraví. O zařazení prací do třetí nebo čtvrté kategorie rozhoduje příslušný orgán ochrany veřejného zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -2525,514 +2680,536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Stupeň zátěže (vysoká míra zdravotního rizika) - Úroveň zátěže vysoce překračuje stanovené limitní hodnoty expozice, na pracovištích musí být dodržován soubor preventivních opatření, častěji dochází k poškození zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc10"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
         <w:t>Kvalifikace k výkonu povolání</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc11"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
         <w:t>Školní vzdělání</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc11"/>
+      <w:r>
+        <w:t>Nejvhodnější školní přípravu poskytují obory:</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="5000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:jc w:val="start"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="50" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="80" w:type="dxa"/>
+          <w:left w:w="80" w:type="dxa"/>
+          <w:right w:w="80" w:type="dxa"/>
+          <w:bottom w:w="80" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Typ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Název</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kód</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KKOV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru kuchař-číšník, práce ve společném stravování</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6551H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KKOV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru kuchař, kuchařské práce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6552H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AKSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kuchař - číšník - příprava jídel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6551H004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AKSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kuchař</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6552H001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RVP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kuchař - číšník</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65-51-H/01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
-        <w:t>Nejvhodnější školní přípravu poskytují obory:</w:t>
+        <w:t>Vhodnou školní přípravu poskytují také obory:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KKOV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru kuchař, kuchařské práce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...255 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6552E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc14"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
         <w:t>Další vzdělání</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc15"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc14"/>
       <w:r>
         <w:t>Profesní kvalifikace</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kuchař/kuchařka teplých pokrmů (65-001-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kuchař/kuchařka studené kuchyně (65-002-H)</w:t>
       </w:r>
     </w:p>
@@ -3056,2581 +3233,2737 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kuchař/kuchařka minutkových pokrmů (65-004-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kuchař expedient / kuchařka expedientka (65-011-E)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc16"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
         <w:t>Kompetenční požadavky</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc16"/>
+      <w:r>
+        <w:t>Odborné dovednosti</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:jc w:val="start"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="50" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="80" w:type="dxa"/>
+          <w:left w:w="80" w:type="dxa"/>
+          <w:right w:w="80" w:type="dxa"/>
+          <w:bottom w:w="80" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kód</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Název</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Úroveň 1-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vhodnost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32.D.2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volba postupu práce, potřebných surovin a zařízení pro přípravu pokrmů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h13.A.4094</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manipulace se zbožím a jeho ošetřování při dodržení zásad HACCP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32.A.3011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Příprava teplých pokrmů podle receptur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h31.A.3092</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Příprava moučníků</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h31.A.3017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Příprava pokrmů a specialit na objednávku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32.B.1010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Obsluha technologických zařízení v provozu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e11.A.5009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Provádění hygienicko-sanitační činnosti v potravinářských provozech a dodržování hygienických předpisů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e16.A.3080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aranžování potravin (výroba baget, chlebíčků, obložených mis a kusových výrobků)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32.A.4011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ošetřování kuchyňského náčiní a vybavení.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32.B.4001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regenerace pokrmů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e11.D.2920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dodržení sanitačních a hygienických předpisů včetně kritických bodů (HACCP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h31.B.1014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nakládání s inventářem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h31.D.7011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sestavení jídelního lístku a sledu pokrmů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32.A.3092</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zpracování zeleniny, luštěnin a obilovin dle vegetariánských a veganských zásad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nutné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc17"/>
       <w:r>
-        <w:t>Odborné dovednosti</w:t>
+        <w:t>Odborné znalosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vhodnost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">h32.D.2011</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32._.0021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie vaření a dalších prací v kuchyni, recepty pro různá jídla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">h13.A.4094</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32._.0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">výživa a nauka o potravinách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">h32.A.3011</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e11._.0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">potravinářské suroviny, jejich skladování</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">h31.A.3092</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l24._.0018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">bezpečnost práce a požární ochrana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">h31.A.3017</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e14._.0016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie výroby cukrářských výrobků</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">h32.B.1010</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Výhodné</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">h32._.0023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">technologie výroby vegetariánských a veganských pokrmů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
-          </w:tcPr>
-[...454 lines deleted...]
-            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc18"/>
       <w:r>
-        <w:t>Odborné znalosti</w:t>
+        <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-    </w:p>
-[...453 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prohlížení, vyhledávání a filtrování dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identifikace potřeb a výběr vhodných technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řešení technických problémů  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana životního prostředí  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana zdraví a duševní pohody  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana osobních dat a soukromí  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana zařízení  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autorská práva a licence  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Integrace a přepracování digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tvorba digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Netiketa  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spolupráce prostřednictvím digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sdílení prostřednictvím digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interakce prostřednictvím digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Správa dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hodnocení dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identifikace nedostatků v digitálních kompetencích  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc20"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc19"/>
       <w:r>
         <w:t>Měkké kompetence</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 0-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k efektivní komunikaci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence ke kooperaci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence ke kreativitě</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k samostatnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k plánování a organizování práce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c9_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc21"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc20"/>
       <w:r>
         <w:t>Zdravotní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc22"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc21"/>
       <w:r>
         <w:t>Onemocnění omezující výkon povolání / specializace povolání.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závažná onemocnění dýchacích cest a plic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závažné poruchy krvetvorby a krvácivé stavy</w:t>
       </w:r>
     </w:p>
@@ -5701,51 +6034,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B8AB2A73"/>
+    <w:nsid w:val="EF286821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5885,61 +6218,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:link w:val="Heading1Char"/>
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>