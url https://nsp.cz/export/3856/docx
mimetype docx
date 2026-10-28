--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -6,227 +6,244 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc1"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Cukrovarník</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cukrovarník se podílí na výrobě cukru a dalších cukrovarnických výrobků, obsluhuje technologické zařízení na praní a řezání cukrové řepy, získávání, čištění a zahuštění šťávy až po finální výrobek.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odborný směr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Potravinářství a krmivářství</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odborný podsměr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">nezařazeno do odborného podsměru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kvalifikační úroveň:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Střední vzdělání s výučním listem tříleté</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternativní názvy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obsluha potravinářských strojů a zařízení, Food machine operator, Operátor linky v potravinářství</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulovaná jednotka práce:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Pracovní činnosti</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příjem a zpracování suroviny pro výrobu cukru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třídění a příprava cukrovarnických surovin ke zpracování.</w:t>
       </w:r>
     </w:p>
@@ -369,1276 +386,1362 @@
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skladování a expedice cukrovarnických výrobků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení základní provozní evidence.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>CZ-ISCO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obsluha strojů na zpracování cukru, čaje, kávy a kakaa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obsluha strojů na výrobu potravin a příbuzných výrobků</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
+        <w:t>Obsluha strojů na výrobu potravin a příbuzných výrobků (CZ-ISCO 8160)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mzdová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Od</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Od</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31 783 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42 318 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55 864 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 135 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45 047 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">65 248 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28 067 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36 980 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51 214 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33 873 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">43 023 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">51 443 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23 972 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33 007 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45 295 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24 946 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41 129 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">54 564 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29 165 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36 130 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">46 051 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23 321 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37 353 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53 052 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 259 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40 968 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53 184 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medián za ČR celkem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CZ-ISCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mzdová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platová sféra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obsluha strojů na výrobu potravin a příbuzných výrobků</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37 526 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód podskupiny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název podskupiny v ESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URL - podskupiny v ESCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obsluha strojů na výrobu potravin a příbuzných výrobků</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://data.europa.eu/esco/isco/C8160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Určení míry výskytu faktorů, které mohou ovlivnit zdraví při práci vychází z druhu práce vykonávané na pracovišti. Faktory se zařazují do čtyř kategorií dle míry zdravotního rizika a jeho vlivu na zdraví. O zařazení prací do třetí nebo čtvrté kategorie rozhoduje příslušný orgán ochrany veřejného zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1686,2611 +1789,2755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Stupeň zátěže (vysoká míra zdravotního rizika) - Úroveň zátěže vysoce překračuje stanovené limitní hodnoty expozice, na pracovištích musí být dodržován soubor preventivních opatření, častěji dochází k poškození zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
+      <w:r>
+        <w:t>Kvalifikace k výkonu povolání</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
-        <w:t>Kvalifikace k výkonu povolání</w:t>
+        <w:t>Školní vzdělání</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
-        <w:t>Školní vzdělání</w:t>
+        <w:t>Nejvhodnější školní přípravu poskytují obory:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-    </w:p>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KKOV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru potravinář, potravinářské práce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2951H</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RVP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výrobce potravin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29-51-H/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc12"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc11"/>
       <w:r>
         <w:t>Vhodnou školní přípravu poskytují také obory:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KKOV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru zemědělec, zemědělské práce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4151H</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KKOV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Střední vzdělání s výučním listem ve skupině oborů potravinářství a potravinářská chemie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29xxE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KKOV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Střední vzdělání s výučním listem ve skupině oborů potravinářství a potravinářská chemie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29xxH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc12"/>
+      <w:r>
+        <w:t>Další vzdělání</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc13"/>
       <w:r>
-        <w:t>Další vzdělání</w:t>
+        <w:t>Profesní kvalifikace</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Manipulant/manipulantka surovárny (29-056-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Manipulant/manipulantka v rafinerii cukru – krystalizaci (29-088-H)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc14"/>
+      <w:r>
+        <w:t>Kompetenční požadavky</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
-        <w:t>Kompetenční požadavky</w:t>
+        <w:t>Odborné dovednosti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vhodnost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16.A.1012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Příjem a zpracování suroviny pro výrobu cukru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16.B.1009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obsluha strojního zařízení a automatického systému řízení na surovárně</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16.B.1010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obsluha strojního zařízení a automatického systému řízení v rafinerii cukru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16.A.1014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zpracování meziproduktu na úseku rafinerie-krystalizace při výrobě cukru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16.A.1011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výroba cukru a dalších cukrovarnických produktů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16.D.2963</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Posouzení kvality suroviny pro výrobu cukru a smyslové posouzení kvality polotovarů a hotových výrobků</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16.A.1013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provádění hygienicko-sanitačních činností v cukrovaru, dodržování bezpečnostních předpisů a zásad bezpečnosti potravin, využívání systému a standardů kvality potravinářství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16.C.3017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vedení základní provozní evidence v rafinerii cukru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc17"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc16"/>
       <w:r>
         <w:t>Odborné znalosti</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vhodnost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e16._.0015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">technologie výroby cukru a dalších cukrovarnických produktů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e11._.0092</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">hygiena potravin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e11._.0003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">potravinářská chemie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e11._.0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">potravinářské suroviny, jejich skladování</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e11._.0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">základní druhy strojů a zařízení v potravinářské výrobě</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e11._.0061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">systémy a standardy kvality v potravinářství</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e11._.0091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">zásady správné hygienické a výrobní praxe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e11._.0006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">řízení alergenů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e11._.0004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sanitační chemie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l24._.0018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bezpečnost práce a požární ochrana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l24._.0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">zdraví a hygiena při práci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc18"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc17"/>
       <w:r>
         <w:t>Digitální kompetence</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prohlížení, vyhledávání a filtrování dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hodnocení dat, informací a digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interakce prostřednictvím digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana zařízení  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana osobních dat a soukromí  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana zdraví a duševní pohody  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ochrana životního prostředí  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řešení technických problémů  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc19"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc18"/>
       <w:r>
         <w:t>Měkké kompetence</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Úroveň 0-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence ke kooperaci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k výkonnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k samostatnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence k řešení problémů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetence ke zvládání stresu a zátěže</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c9_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc19"/>
+      <w:r>
+        <w:t>Zdravotní podmínky</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc20"/>
       <w:r>
-        <w:t>Zdravotní podmínky</w:t>
+        <w:t>Onemocnění omezující výkon povolání / specializace povolání.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závažné stavy po úrazech či operacích pohybového systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc22"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc21"/>
       <w:r>
         <w:t>Onemocnění vylučující výkon povolání / specializace povolání.e</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prognosticky závažné onemocnění dýchacích cest a plic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přesné posouzení zdravotního stavu s následným doporučením nebo nedoporučením výkonu této pozice je možné pouze po konzultaci s lékařem.</w:t>
       </w:r>
     </w:p>
@@ -4349,51 +4596,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="26C34F69"/>
+    <w:nsid w:val="6619ABE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4533,61 +4780,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:link w:val="Heading1Char"/>
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>