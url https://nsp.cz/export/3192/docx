--- v0 (2026-04-29)
+++ v1 (2026-07-10)
@@ -362,51 +362,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obsluha strojů a zařízení na výrobu skla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obsluha strojů a zařízení na výrobu skla, keramiky a stavebnin</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Obsluha strojů a zařízení na výrobu skla, keramiky a stavebnin (CZ-ISCO 8181)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -588,785 +588,860 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 133 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">62 460 Kč</w:t>
+              <w:t xml:space="preserve">33 158 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 963 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 651 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 500 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">54 166 Kč</w:t>
+              <w:t xml:space="preserve">39 884 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 774 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 587 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 657 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">53 186 Kč</w:t>
+              <w:t xml:space="preserve">27 943 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 287 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 523 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 429 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">61 496 Kč</w:t>
+              <w:t xml:space="preserve">36 927 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 991 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 411 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 232 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 474 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 143 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25 621 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">46 451 Kč</w:t>
+              <w:t xml:space="preserve">26 883 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 808 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 913 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 570 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">55 358 Kč</w:t>
+              <w:t xml:space="preserve">47 430 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 481 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 556 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kraj Vysočina</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">54 889 Kč</w:t>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 571 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 961 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 219 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">55 471 Kč</w:t>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 125 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 627 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 334 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olomoucký kraj</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">59 111 Kč</w:t>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 852 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 506 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 823 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zlínský kraj</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">48 948 Kč</w:t>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 751 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 216 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 785 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -1484,51 +1559,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">43 583 Kč</w:t>
+              <w:t xml:space="preserve">46 924 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">81811</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -1541,51 +1616,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 918 Kč</w:t>
+              <w:t xml:space="preserve">48 641 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4980,51 +5055,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E4C853D1"/>
+    <w:nsid w:val="2C8186FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>