--- v1 (2026-07-10)
+++ v2 (2026-09-10)
@@ -5055,51 +5055,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C8186FC"/>
+    <w:nsid w:val="06762A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>