--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -1864,1603 +1864,66 @@
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55 293 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:tbl>
-[...1538 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Legenda:</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Určení míry výskytu faktorů, které mohou ovlivnit zdraví při práci vychází z druhu práce vykonávané na pracovišti. Faktory se zařazují do čtyř kategorií dle míry zdravotního rizika a jeho vlivu na zdraví. O zařazení prací do třetí nebo čtvrté kategorie rozhoduje příslušný orgán ochrany veřejného zdraví.</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Stupeň zátěže (minimální zdravotní riziko) - Faktor se při výkonu práce nevyskytuje nebo je zátěž faktorem minimální, vliv faktoru je ze zdravotního hlediska nevýznamný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -4924,63 +3387,50 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c10_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc15"/>
       <w:r>
         <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
@@ -5957,51 +4407,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A2E7A147"/>
+    <w:nsid w:val="FA031606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>