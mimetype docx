--- v3 (2026-04-17)
+++ v4 (2026-06-01)
@@ -4407,51 +4407,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FA031606"/>
+    <w:nsid w:val="51BAA11A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>