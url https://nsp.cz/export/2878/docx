--- v4 (2026-06-01)
+++ v5 (2026-07-17)
@@ -434,51 +434,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostatní odborní pracovníci v oblasti pojišťovnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odborní pracovníci v oblasti pojišťovnictví</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Odborní pracovníci v oblasti pojišťovnictví (CZ-ISCO 3321)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -660,1019 +660,1097 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 191 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">95 623 Kč</w:t>
+              <w:t xml:space="preserve">38 065 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 470 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94 783 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26 466 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">79 351 Kč</w:t>
+              <w:t xml:space="preserve">39 799 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 289 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 911 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">27 117 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">78 490 Kč</w:t>
+              <w:t xml:space="preserve">39 165 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 056 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 856 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karlovarský kraj</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">55 861 Kč</w:t>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 297 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 413 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113 270 Kč</w:t>
+              <w:t xml:space="preserve">102 376 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ústecký kraj</w:t>
-[...102 lines deleted...]
-              <w:t xml:space="preserve">55 711 Kč</w:t>
+              <w:t xml:space="preserve">Karlovarský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 152 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 564 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 811 Kč</w:t>
+              <w:t xml:space="preserve">101 602 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">53 163 Kč</w:t>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 143 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 914 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 593 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 969 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 408 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 381 Kč</w:t>
+              <w:t xml:space="preserve">109 488 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 841 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 837 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">112 384 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 235 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">92 421 Kč</w:t>
+              <w:t xml:space="preserve">45 745 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 188 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 072 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 453 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">69 772 Kč</w:t>
+              <w:t xml:space="preserve">41 636 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 412 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 130 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 176 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">83 672 Kč</w:t>
+              <w:t xml:space="preserve">34 155 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 325 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 560 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 485 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">83 633 Kč</w:t>
+              <w:t xml:space="preserve">39 938 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 109 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 671 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 691 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">81 159 Kč</w:t>
+              <w:t xml:space="preserve">40 744 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 998 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87 752 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">28 094 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">75 358 Kč</w:t>
+              <w:t xml:space="preserve">37 631 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 429 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 340 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -1790,51 +1868,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">52 516 Kč</w:t>
+              <w:t xml:space="preserve">56 475 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -1847,51 +1925,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">55 293 Kč</w:t>
+              <w:t xml:space="preserve">58 277 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -4407,51 +4485,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="51BAA11A"/>
+    <w:nsid w:val="27AE6FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>