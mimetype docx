--- v5 (2026-07-17)
+++ v6 (2026-08-31)
@@ -4485,51 +4485,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="27AE6FDE"/>
+    <w:nsid w:val="3D0E20BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>