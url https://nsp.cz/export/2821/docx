--- v2 (2026-03-30)
+++ v3 (2026-08-27)
@@ -310,51 +310,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inženýři energetici výroby energie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inženýři elektrotechnici a energetici</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Inženýři elektrotechnici a energetici (CZ-ISCO 2151)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -536,1118 +536,1121 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">52 999 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">78 617 Kč</w:t>
+              <w:t xml:space="preserve">58 534 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87 511 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 742 Kč</w:t>
+              <w:t xml:space="preserve">135 213 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">55 489 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">79 821 Kč</w:t>
+              <w:t xml:space="preserve">54 494 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 541 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114 770 Kč</w:t>
+              <w:t xml:space="preserve">122 056 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">53 145 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">85 944 Kč</w:t>
+              <w:t xml:space="preserve">56 990 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 800 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">151 369 Kč</w:t>
+              <w:t xml:space="preserve">151 618 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">51 567 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">73 924 Kč</w:t>
+              <w:t xml:space="preserve">53 268 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 933 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 180 Kč</w:t>
+              <w:t xml:space="preserve">138 682 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 552 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">63 223 Kč</w:t>
+              <w:t xml:space="preserve">52 156 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 802 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 143 Kč</w:t>
+              <w:t xml:space="preserve">115 256 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">56 572 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">89 377 Kč</w:t>
+              <w:t xml:space="preserve">44 464 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 967 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134 083 Kč</w:t>
+              <w:t xml:space="preserve">141 840 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">52 504 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">69 927 Kč</w:t>
+              <w:t xml:space="preserve">51 426 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 366 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 657 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 498 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 200 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 839 Kč</w:t>
+              <w:t xml:space="preserve">110 185 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">71 034 Kč</w:t>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 538 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 488 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 301 Kč</w:t>
+              <w:t xml:space="preserve">102 149 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pardubický kraj</w:t>
-[...73 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">51 534 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">92 574 Kč</w:t>
+              <w:t xml:space="preserve">24 879 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 345 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157 663 Kč</w:t>
+              <w:t xml:space="preserve">158 358 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 350 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">71 928 Kč</w:t>
+              <w:t xml:space="preserve">48 840 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 249 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114 201 Kč</w:t>
+              <w:t xml:space="preserve">112 637 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 677 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">85 667 Kč</w:t>
+              <w:t xml:space="preserve">47 798 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 616 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 784 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 851 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">67 946 Kč</w:t>
+              <w:t xml:space="preserve">49 560 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 169 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 672 Kč</w:t>
+              <w:t xml:space="preserve">104 614 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 084 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">96 080 Kč</w:t>
+              <w:t xml:space="preserve">51 102 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 864 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">109 525 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -1751,65 +1754,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inženýři elektrotechnici a energetici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47 340 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">72 766 Kč</w:t>
+              <w:t xml:space="preserve">48 996 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 553 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -1825,51 +1828,51 @@
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 852 Kč</w:t>
+              <w:t xml:space="preserve">113 112 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5418,51 +5421,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2234F66F"/>
+    <w:nsid w:val="3BC50EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>