--- v3 (2026-03-23)
+++ v4 (2026-05-09)
@@ -4121,51 +4121,51 @@
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc17"/>
       <w:r>
-        <w:t>Obecné dovednosti</w:t>
+        <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -4193,276 +4193,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 0-3</w:t>
-[...224 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
@@ -5216,55 +4990,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc19"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc18"/>
       <w:r>
         <w:t>Měkké kompetence</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -5600,51 +5374,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DEEBD747"/>
+    <w:nsid w:val="D1247562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>