--- v4 (2026-05-09)
+++ v5 (2026-06-26)
@@ -358,51 +358,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všeobecní administrativní pracovníci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všeobecní administrativní pracovníci</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Všeobecní administrativní pracovníci (CZ-ISCO 4110)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -584,1397 +584,1421 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19 773 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">62 496 Kč</w:t>
+              <w:t xml:space="preserve">21 247 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 176 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 015 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 959 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 478 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 442 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 148 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">48 255 Kč</w:t>
+              <w:t xml:space="preserve">21 434 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 315 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 753 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 932 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 670 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 562 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 995 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">50 153 Kč</w:t>
+              <w:t xml:space="preserve">22 812 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 583 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 622 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 572 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 499 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 581 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19 918 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">49 887 Kč</w:t>
+              <w:t xml:space="preserve">24 023 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 118 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 696 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 424 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 945 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 419 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 300 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">45 892 Kč</w:t>
+              <w:t xml:space="preserve">23 442 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 429 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 513 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 532 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 859 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 101 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 407 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">50 575 Kč</w:t>
+              <w:t xml:space="preserve">22 613 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 862 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 014 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 517 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 772 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 831 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">47 696 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20 915 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 629 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 682 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 857 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 867 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 396 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 396 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">49 981 Kč</w:t>
+              <w:t xml:space="preserve">23 324 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 237 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 617 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 246 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 458 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 758 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 789 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">48 036 Kč</w:t>
+              <w:t xml:space="preserve">22 931 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 411 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 496 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 027 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 809 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 529 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19 317 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">45 705 Kč</w:t>
+              <w:t xml:space="preserve">23 202 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 175 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 930 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 327 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 332 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 630 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19 957 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">51 536 Kč</w:t>
+              <w:t xml:space="preserve">21 840 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 556 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 162 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 878 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 816 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 122 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 021 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">52 458 Kč</w:t>
+              <w:t xml:space="preserve">22 661 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 836 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 083 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 082 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 189 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 971 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19 665 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">47 221 Kč</w:t>
+              <w:t xml:space="preserve">21 873 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 424 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 525 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 828 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 746 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 403 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 240 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">48 946 Kč</w:t>
+              <w:t xml:space="preserve">21 708 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 281 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 416 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 758 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 128 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 669 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -2078,65 +2102,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Všeobecní administrativní pracovníci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 727 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">31 008 Kč</w:t>
+              <w:t xml:space="preserve">42 231 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 523 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5374,51 +5398,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D1247562"/>
+    <w:nsid w:val="C1EAD646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>