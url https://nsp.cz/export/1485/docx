--- v5 (2026-06-26)
+++ v6 (2026-08-15)
@@ -5398,51 +5398,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C1EAD646"/>
+    <w:nsid w:val="3906EF12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>