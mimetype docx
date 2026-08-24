--- v2 (2026-03-17)
+++ v3 (2026-08-24)
@@ -432,51 +432,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociologové, antropologové a specialisté v příbuzných oborech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Filozofové, historici a politologové</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Specialisté archiváři, kurátoři a správci památkových objektů (CZ-ISCO 2621)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -658,946 +658,946 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 651 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">62 481 Kč</w:t>
+              <w:t xml:space="preserve">26 290 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 197 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 566 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 191 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 173 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 826 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31 530 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">56 084 Kč</w:t>
+              <w:t xml:space="preserve">34 103 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 250 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 319 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33 418 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">58 115 Kč</w:t>
+              <w:t xml:space="preserve">36 826 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 901 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 627 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 184 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">52 576 Kč</w:t>
+              <w:t xml:space="preserve">35 564 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 908 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 287 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 907 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">54 529 Kč</w:t>
+              <w:t xml:space="preserve">34 919 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 341 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 937 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 966 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">62 808 Kč</w:t>
+              <w:t xml:space="preserve">36 632 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 140 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 895 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 204 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">49 997 Kč</w:t>
+              <w:t xml:space="preserve">33 741 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 907 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 227 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29 533 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">47 162 Kč</w:t>
+              <w:t xml:space="preserve">34 477 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 541 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 112 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33 091 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">53 035 Kč</w:t>
+              <w:t xml:space="preserve">35 779 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 295 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 525 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 219 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">59 070 Kč</w:t>
+              <w:t xml:space="preserve">36 606 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 003 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 082 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">34 320 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">66 092 Kč</w:t>
+              <w:t xml:space="preserve">37 349 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 103 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 830 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33 429 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">49 150 Kč</w:t>
+              <w:t xml:space="preserve">35 667 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 864 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 473 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Sociologové, antropologové a specialisté v příbuzných oborech (CZ-ISCO 2632)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -1782,154 +1782,157 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 484 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">96 261 Kč</w:t>
+              <w:t xml:space="preserve">43 456 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 203 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 930 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35 996 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">68 932 Kč</w:t>
+              <w:t xml:space="preserve">36 602 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 206 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 512 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -2132,110 +2135,110 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 870 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">74 541 Kč</w:t>
+              <w:t xml:space="preserve">39 101 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 847 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 687 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -2339,279 +2342,279 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialisté archiváři, kurátoři a správci památkových objektů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 367 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">43 975 Kč</w:t>
+              <w:t xml:space="preserve">44 201 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 737 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2632</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologové, antropologové a specialisté v příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 501 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">51 804 Kč</w:t>
+              <w:t xml:space="preserve">44 433 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 213 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Filozofové, historici a politologové</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 792 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">48 378 Kč</w:t>
+              <w:t xml:space="preserve">44 127 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 532 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialisté archiváři</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 444 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">48 484 Kč</w:t>
+              <w:t xml:space="preserve">42 877 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 882 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialisté kurátoři</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 746 Kč</w:t>
+              <w:t xml:space="preserve">44 221 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -2624,51 +2627,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Výzkumní a vývojoví pracovníci v oboru sociologie, antropologie a v příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 030 Kč</w:t>
+              <w:t xml:space="preserve">50 208 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
@@ -4222,51 +4225,51 @@
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc19"/>
       <w:r>
-        <w:t>Obecné dovednosti</w:t>
+        <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -4294,491 +4297,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 0-3</w:t>
-[...439 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Úroveň 1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
@@ -5532,55 +5094,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc21"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc20"/>
       <w:r>
         <w:t>Měkké kompetence</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -6346,51 +5908,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8AC342AD"/>
+    <w:nsid w:val="43A1FC9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>